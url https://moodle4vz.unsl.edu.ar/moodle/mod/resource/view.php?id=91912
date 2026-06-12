--- v0 (2026-04-04)
+++ v1 (2026-06-12)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003F3524" w:rsidRDefault="003F3524" w:rsidP="009F37E5">
+    <w:p w14:paraId="48F55E5D" w14:textId="77777777" w:rsidR="003F3524" w:rsidRDefault="003F3524" w:rsidP="009F37E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F3524" w:rsidRDefault="003F3524" w:rsidP="009F37E5">
+    <w:p w14:paraId="0831F254" w14:textId="77777777" w:rsidR="003F3524" w:rsidRDefault="003F3524" w:rsidP="009F37E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00062E5B" w:rsidRPr="003F3524" w:rsidRDefault="008B5214" w:rsidP="009F37E5">
+    <w:p w14:paraId="7F2A259A" w14:textId="77777777" w:rsidR="00E26CE8" w:rsidRPr="003F3524" w:rsidRDefault="008B5214" w:rsidP="009F37E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3524">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C028F" w:rsidRPr="003F3524">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F37E5" w:rsidRPr="003F3524">
@@ -89,633 +89,641 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CARRERA G.U.T. AÑO 202</w:t>
       </w:r>
       <w:r w:rsidR="00587DED">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1948"/>
         <w:gridCol w:w="2816"/>
         <w:gridCol w:w="4064"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0015479E" w:rsidTr="009B59C6">
+      <w:tr w:rsidR="0015479E" w14:paraId="1F5F4000" w14:textId="77777777" w:rsidTr="009B59C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015479E" w:rsidRDefault="00FB4667" w:rsidP="009B59C6">
+          <w:p w14:paraId="0EF181C7" w14:textId="77777777" w:rsidR="0015479E" w:rsidRDefault="00FB4667" w:rsidP="009B59C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015479E" w:rsidRPr="00B61070" w:rsidRDefault="0015479E" w:rsidP="009B59C6">
+          <w:p w14:paraId="620C7A72" w14:textId="77777777" w:rsidR="0015479E" w:rsidRPr="00B61070" w:rsidRDefault="0015479E" w:rsidP="009B59C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PRIMER CUATRIMESTRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0015479E" w:rsidRPr="0048538F" w:rsidRDefault="00EA7908" w:rsidP="009B59C6">
+          <w:p w14:paraId="13C24860" w14:textId="77777777" w:rsidR="0015479E" w:rsidRPr="0048538F" w:rsidRDefault="00EA7908" w:rsidP="009B59C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recorridos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F37E5" w:rsidTr="005417D5">
+      <w:tr w:rsidR="009F37E5" w14:paraId="5B56ED18" w14:textId="77777777" w:rsidTr="005417D5">
         <w:trPr>
           <w:trHeight w:val="1266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF3853" w:rsidRDefault="003A2B58" w:rsidP="00971DC6">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">11 de </w:t>
+          <w:p w14:paraId="24271186" w14:textId="560E07E0" w:rsidR="00DF3853" w:rsidRDefault="003A2B58" w:rsidP="00971DC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A0075">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidR="00D05030">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00587DED">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>bril</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="00971DC6">
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="09D80D23" w14:textId="77777777" w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="00971DC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Half</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Half </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB40FA" w:rsidRDefault="005417D5" w:rsidP="00BB40FA">
+          <w:p w14:paraId="407CA7D2" w14:textId="77777777" w:rsidR="00BB40FA" w:rsidRDefault="005417D5" w:rsidP="00BB40FA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Excursión corta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F37E5" w:rsidRPr="005417D5" w:rsidRDefault="00BB40FA" w:rsidP="005417D5">
+          <w:p w14:paraId="093EEE4C" w14:textId="77777777" w:rsidR="009F37E5" w:rsidRPr="005417D5" w:rsidRDefault="00BB40FA" w:rsidP="005417D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>CITY TOUR MERLO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB40FA" w:rsidRDefault="00EA7908" w:rsidP="009F37E5">
+          <w:p w14:paraId="4E488644" w14:textId="77777777" w:rsidR="00BB40FA" w:rsidRDefault="00EA7908" w:rsidP="009F37E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA7908">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CON VISITA A UN EMPRENDIMIENTO ARTESANAL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A030F0" w:rsidRPr="005417D5" w:rsidRDefault="00A030F0" w:rsidP="009F37E5">
+          <w:p w14:paraId="4F53C26F" w14:textId="77777777" w:rsidR="00A030F0" w:rsidRPr="005417D5" w:rsidRDefault="00A030F0" w:rsidP="009F37E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Campus FTU- centro: Plaza Sobremonte – Capilla Histórica – Templo Nuevo – Museo del Algarrobo/Casa del Poeta- Rincón del este – Paseo de las esculturas </w:t>
             </w:r>
             <w:r w:rsidR="00767D81">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00767D81">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ojo del tiempo- Reserva Viejo Molino- Algarrobo abuelo – Campus FTU.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F37E5" w:rsidTr="005417D5">
+      <w:tr w:rsidR="009F37E5" w14:paraId="66206760" w14:textId="77777777" w:rsidTr="005417D5">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F37E5" w:rsidRDefault="003A2B58" w:rsidP="005417D5">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">9 de </w:t>
+          <w:p w14:paraId="30D2AA94" w14:textId="4C80D35D" w:rsidR="009F37E5" w:rsidRDefault="009A0075" w:rsidP="005417D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="003A2B58">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:r w:rsidR="00D05030">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00587DED">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>ayo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF3853" w:rsidRDefault="005417D5" w:rsidP="00F20260">
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="1CE6C915" w14:textId="77777777" w:rsidR="00DF3853" w:rsidRDefault="005417D5" w:rsidP="00F20260">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Half</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Half </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="00587DED">
+          <w:p w14:paraId="5CBCF1E2" w14:textId="77777777" w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="00587DED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Excursión corta</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00587DED" w:rsidRDefault="00587DED" w:rsidP="00587DED">
+          <w:p w14:paraId="57986156" w14:textId="77777777" w:rsidR="00587DED" w:rsidRDefault="00587DED" w:rsidP="00587DED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">FILO SERRANO </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB40FA" w:rsidRPr="003322EC" w:rsidRDefault="00BB40FA" w:rsidP="00587DED">
+          <w:p w14:paraId="0BDB1236" w14:textId="77777777" w:rsidR="00BB40FA" w:rsidRPr="003322EC" w:rsidRDefault="00BB40FA" w:rsidP="00587DED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B77A7" w:rsidRDefault="005417D5" w:rsidP="004D142E">
+          <w:p w14:paraId="6E565FA8" w14:textId="77777777" w:rsidR="001B77A7" w:rsidRDefault="005417D5" w:rsidP="004D142E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CON UN EMPRENDIMIENTO PRODUCTIVO LOCAL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001429D1" w:rsidRPr="003B4C7C" w:rsidRDefault="001429D1" w:rsidP="004D142E">
+          <w:p w14:paraId="02A09929" w14:textId="77777777" w:rsidR="001429D1" w:rsidRPr="003B4C7C" w:rsidRDefault="001429D1" w:rsidP="004D142E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Campus FTU por AV del Libertador a 2 venados- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Av</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> los Césares- RP 5- Filo – Mirador del Sol – Tala caído- Reserva Floro faunística/ emprendimiento productivo. – regreso FTU.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E00D81" w:rsidTr="008E63BE">
+      <w:tr w:rsidR="00E00D81" w14:paraId="03E7B993" w14:textId="77777777" w:rsidTr="008E63BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E00D81" w:rsidRDefault="00A31EE8" w:rsidP="0015479E">
+          <w:p w14:paraId="042AB189" w14:textId="3ABF492D" w:rsidR="00E00D81" w:rsidRDefault="00A31EE8" w:rsidP="0015479E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C6361B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="009A0075">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
             <w:r w:rsidR="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>6 de</w:t>
+              <w:t xml:space="preserve"> de</w:t>
             </w:r>
             <w:r w:rsidR="00C6361B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D05030">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>j</w:t>
             </w:r>
             <w:r w:rsidR="00587DED">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">unio </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="0015479E">
+          <w:p w14:paraId="74E98F36" w14:textId="77777777" w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="0015479E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Full </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="005417D5">
+          <w:p w14:paraId="3F27FE88" w14:textId="77777777" w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="005417D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Excursión larga</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00587DED" w:rsidRDefault="00587DED" w:rsidP="001429D1">
+          <w:p w14:paraId="7C5C813E" w14:textId="77777777" w:rsidR="00587DED" w:rsidRDefault="00587DED" w:rsidP="001429D1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>BAJO DE VÉLIZ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E00D81" w:rsidRPr="00B61070" w:rsidRDefault="00E00D81" w:rsidP="00587DED">
+          <w:p w14:paraId="03D71F90" w14:textId="77777777" w:rsidR="00E00D81" w:rsidRPr="00B61070" w:rsidRDefault="00E00D81" w:rsidP="00587DED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E00D81" w:rsidRPr="00FB4122" w:rsidRDefault="00CD3FBA" w:rsidP="00CD3FBA">
+          <w:p w14:paraId="6EE28A7C" w14:textId="77777777" w:rsidR="00E00D81" w:rsidRPr="00FB4122" w:rsidRDefault="00CD3FBA" w:rsidP="00CD3FBA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Campus FTU a Santa Rosa de Conlara:</w:t>
             </w:r>
             <w:r w:rsidR="005417D5" w:rsidRPr="003B4C7C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> P</w:t>
             </w:r>
             <w:r w:rsidR="00767D81">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -842,495 +850,529 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>antera fósiles</w:t>
             </w:r>
             <w:r w:rsidR="00767D81">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- G</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>uayacán – Regreso a FTU.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00637A72" w:rsidTr="008D65BE">
+      <w:tr w:rsidR="00637A72" w14:paraId="67541E88" w14:textId="77777777" w:rsidTr="008D65BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00637A72" w:rsidRDefault="00637A72" w:rsidP="008D65BE">
+          <w:p w14:paraId="6BC7000F" w14:textId="77777777" w:rsidR="00637A72" w:rsidRDefault="00637A72" w:rsidP="008D65BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00637A72" w:rsidRPr="00B61070" w:rsidRDefault="00637A72" w:rsidP="008D65BE">
+          <w:p w14:paraId="4C5A407A" w14:textId="77777777" w:rsidR="00637A72" w:rsidRPr="00B61070" w:rsidRDefault="00637A72" w:rsidP="008D65BE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SEGUNDO CUATRIMESTRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00637A72" w:rsidRPr="0048538F" w:rsidRDefault="00637A72" w:rsidP="008D65BE">
+          <w:p w14:paraId="3D685A11" w14:textId="77777777" w:rsidR="00637A72" w:rsidRPr="0048538F" w:rsidRDefault="00637A72" w:rsidP="008D65BE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recorridos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E00D81" w:rsidTr="005417D5">
+      <w:tr w:rsidR="00E00D81" w14:paraId="696DC13D" w14:textId="77777777" w:rsidTr="005417D5">
         <w:trPr>
           <w:trHeight w:val="948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005417D5" w:rsidRDefault="003A2B58" w:rsidP="005417D5">
+          <w:p w14:paraId="212437E0" w14:textId="77777777" w:rsidR="005417D5" w:rsidRDefault="003A2B58" w:rsidP="005417D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">22 de </w:t>
             </w:r>
             <w:r w:rsidR="00D05030">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00587DED">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>gosto</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF3853" w:rsidRPr="00DF3853" w:rsidRDefault="005417D5" w:rsidP="00E00D81">
+          <w:p w14:paraId="05805882" w14:textId="77777777" w:rsidR="00DF3853" w:rsidRPr="00DF3853" w:rsidRDefault="005417D5" w:rsidP="00E00D81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Full </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>day</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="00E00D81">
+          <w:p w14:paraId="27D01552" w14:textId="77777777" w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="00E00D81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Excursión larga</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E00D81" w:rsidRDefault="00587DED" w:rsidP="00E00D81">
+          <w:p w14:paraId="74CEB710" w14:textId="77777777" w:rsidR="00E00D81" w:rsidRDefault="00587DED" w:rsidP="00E00D81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Villa Mercedes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B48D5" w:rsidRDefault="008B48D5" w:rsidP="008B48D5">
+          <w:p w14:paraId="3951DD92" w14:textId="77777777" w:rsidR="008B48D5" w:rsidRDefault="008B48D5" w:rsidP="008B48D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D2D11">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROPUESTA CON ACOMPAÑAMIENTO DE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B48D5" w:rsidRDefault="008B48D5" w:rsidP="008B48D5">
+          <w:p w14:paraId="14ADEE27" w14:textId="77777777" w:rsidR="008B48D5" w:rsidRDefault="008B48D5" w:rsidP="008B48D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B48D5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudiantes de </w:t>
             </w:r>
             <w:r w:rsidRPr="008B48D5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PRÁCTICA DE GUIADO 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA7908" w:rsidRPr="001D2D11" w:rsidRDefault="00EA7908" w:rsidP="008B48D5">
+          <w:p w14:paraId="6F9605E9" w14:textId="77777777" w:rsidR="00EA7908" w:rsidRPr="001D2D11" w:rsidRDefault="00EA7908" w:rsidP="008B48D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D2D11">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Plazas de la </w:t>
             </w:r>
             <w:r w:rsidR="00E07E13" w:rsidRPr="001D2D11">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ciudad Plaza Pedernera y Plaza San Martín. Centro comercial viejo</w:t>
             </w:r>
             <w:r w:rsidR="008B48D5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>- Calle Angosta- Molino Fénix -</w:t>
             </w:r>
             <w:r w:rsidRPr="001D2D11">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumentos. </w:t>
             </w:r>
             <w:r w:rsidR="008B48D5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Museo del ferrocarril - </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587DED" w:rsidTr="005417D5">
+      <w:tr w:rsidR="00587DED" w14:paraId="47C99DDD" w14:textId="77777777" w:rsidTr="005417D5">
         <w:trPr>
           <w:trHeight w:val="1177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587DED" w:rsidRDefault="00A80BAD" w:rsidP="00E00D81">
+          <w:p w14:paraId="329B3C45" w14:textId="03B4E198" w:rsidR="00587DED" w:rsidRDefault="00CB27A3" w:rsidP="00E00D81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>1-2 y 3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003A2B58" w:rsidRPr="003A2B58">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80BAD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="003A2B58" w:rsidRPr="003A2B58">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
             <w:r w:rsidR="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D05030">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="00587DED">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>ctubre</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="005417D5">
+          <w:p w14:paraId="0863E741" w14:textId="77777777" w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="005417D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Miniturismo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A80BAD" w:rsidRPr="00A80BAD" w:rsidRDefault="00A80BAD" w:rsidP="005417D5">
+          <w:p w14:paraId="7BAB6753" w14:textId="49E8F704" w:rsidR="00A80BAD" w:rsidRPr="00A80BAD" w:rsidRDefault="00CB27A3" w:rsidP="005417D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A80BAD">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>3 días</w:t>
-[...17 lines deleted...]
-              <w:t>2 noches</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A80BAD" w:rsidRPr="00A80BAD">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> días</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A7DCA0" w14:textId="3D0FA7E5" w:rsidR="00587DED" w:rsidRDefault="00CB27A3" w:rsidP="00E00D81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00587DED">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="00587DED">
+          <w:p w14:paraId="37C7E188" w14:textId="77777777" w:rsidR="005417D5" w:rsidRDefault="005417D5" w:rsidP="00587DED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Escapadas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00587DED" w:rsidRDefault="00587DED" w:rsidP="00587DED">
+          <w:p w14:paraId="0A23FE8B" w14:textId="77777777" w:rsidR="00587DED" w:rsidRDefault="00587DED" w:rsidP="00587DED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>CIUDAD SAN LUIS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00587DED" w:rsidRDefault="00587DED" w:rsidP="005417D5">
+          <w:p w14:paraId="21E8CFB3" w14:textId="77777777" w:rsidR="00587DED" w:rsidRDefault="00587DED" w:rsidP="005417D5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587DED" w:rsidRPr="003B4C7C" w:rsidRDefault="00EA7908" w:rsidP="00E07E13">
+          <w:p w14:paraId="7B74B827" w14:textId="77777777" w:rsidR="00587DED" w:rsidRPr="003B4C7C" w:rsidRDefault="00EA7908" w:rsidP="00E07E13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ciudad- Citytour- Mu</w:t>
             </w:r>
             <w:r w:rsidR="00637A72">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>hs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1366,312 +1408,320 @@
             </w:r>
             <w:r w:rsidR="001D2D11">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">– Trapiche </w:t>
             </w:r>
             <w:r w:rsidR="00E07E13">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>– regreso por La Carolina</w:t>
             </w:r>
             <w:r w:rsidR="00407105">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Museo de la Poesía – Museo del Oro. City tour la Carolina- Gruta Inti Huasi – regreso a FTU.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E00D81" w:rsidTr="008E63BE">
+      <w:tr w:rsidR="00E00D81" w14:paraId="36BF68B7" w14:textId="77777777" w:rsidTr="008E63BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E00D81" w:rsidRDefault="003A2B58" w:rsidP="001D2D11">
-[...16 lines deleted...]
-            <w:r w:rsidR="006F4F6F">
+          <w:p w14:paraId="1CB9FE21" w14:textId="0E5CA088" w:rsidR="00E00D81" w:rsidRDefault="006F4F6F" w:rsidP="001D2D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>13-14 y</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">15 de </w:t>
             </w:r>
             <w:r w:rsidR="00D05030">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00587DED">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>oviembre</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005417D5" w:rsidRPr="003A2B58" w:rsidRDefault="005417D5" w:rsidP="001D2D11">
+          <w:p w14:paraId="2656FF79" w14:textId="77777777" w:rsidR="005417D5" w:rsidRPr="003A2B58" w:rsidRDefault="005417D5" w:rsidP="001D2D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A2B58">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Circuitos turísticos</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A2B58" w:rsidRPr="003A2B58" w:rsidRDefault="003A2B58" w:rsidP="001D2D11">
+          <w:p w14:paraId="7293835F" w14:textId="4A568091" w:rsidR="003A2B58" w:rsidRPr="003A2B58" w:rsidRDefault="00CB27A3" w:rsidP="001D2D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A2B58">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>4 días</w:t>
-[...38 lines deleted...]
-          <w:p w:rsidR="00183B37" w:rsidRDefault="00183B37" w:rsidP="00E00D81">
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidR="003A2B58" w:rsidRPr="003A2B58">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>días</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2023B91E" w14:textId="3F51A620" w:rsidR="00BD6B34" w:rsidRDefault="00CB27A3" w:rsidP="001D2D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="005417D5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noches</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15817311" w14:textId="2DB26FCC" w:rsidR="003A2B58" w:rsidRDefault="003A2B58" w:rsidP="001D2D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(13-14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22280B60" w14:textId="77777777" w:rsidR="00183B37" w:rsidRDefault="00183B37" w:rsidP="00E00D81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2816" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00587DED" w:rsidRDefault="00587DED" w:rsidP="00587DED">
+          <w:p w14:paraId="75491E30" w14:textId="77777777" w:rsidR="00587DED" w:rsidRDefault="00587DED" w:rsidP="00587DED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Viaje integrador</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D2D11" w:rsidRPr="001D2D11" w:rsidRDefault="00587DED" w:rsidP="001D2D11">
+          <w:p w14:paraId="1118201C" w14:textId="77777777" w:rsidR="001D2D11" w:rsidRPr="001D2D11" w:rsidRDefault="00587DED" w:rsidP="001D2D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D2D11">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valles de</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00587DED" w:rsidRPr="00587DED" w:rsidRDefault="00587DED" w:rsidP="001D2D11">
+          <w:p w14:paraId="659491A2" w14:textId="77777777" w:rsidR="00587DED" w:rsidRPr="00587DED" w:rsidRDefault="00587DED" w:rsidP="001D2D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D2D11">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Paravachasca y Calamuchita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00637A72" w:rsidRDefault="00EA7908" w:rsidP="00637A72">
+          <w:p w14:paraId="0FA3EE4A" w14:textId="77777777" w:rsidR="00637A72" w:rsidRDefault="00EA7908" w:rsidP="00637A72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637A72">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 NT EN ALTA GRACIA Y 2 NTS EN V.G.B.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A26DF" w:rsidRDefault="00EA7908" w:rsidP="00637A72">
+          <w:p w14:paraId="1EF938B8" w14:textId="77777777" w:rsidR="001A26DF" w:rsidRDefault="00EA7908" w:rsidP="00637A72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00637A72">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PUEDE SER</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA7908">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00637A72" w:rsidRPr="00637A72">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">EN </w:t>
             </w:r>
             <w:r w:rsidRPr="00637A72">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LA PALAPA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA7908" w:rsidRDefault="00E07E13" w:rsidP="00EA7908">
+          <w:p w14:paraId="5A01A849" w14:textId="77777777" w:rsidR="00EA7908" w:rsidRDefault="00E07E13" w:rsidP="00EA7908">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Caminata sendero avistajes PN</w:t>
             </w:r>
             <w:r w:rsidR="00A030F0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00EA7908">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1698,51 +1748,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EA7908">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Gruta Lourdes </w:t>
             </w:r>
             <w:r w:rsidR="00FB4667">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00EA7908">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB4667" w:rsidRPr="00EA7908" w:rsidRDefault="00FB4667" w:rsidP="00E07E13">
+          <w:p w14:paraId="0CA1D044" w14:textId="77777777" w:rsidR="00FB4667" w:rsidRPr="00EA7908" w:rsidRDefault="00FB4667" w:rsidP="00E07E13">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Museo del Che- Estancia Jesuítica del virrey Liniers y capilla- Torre del reloj – Tajamar. Museo de Falla – Dique los Molinos por los miradores(alto) Los Reartes</w:t>
             </w:r>
             <w:r w:rsidR="00E07E13">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capilla histórica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1817,97 +1867,97 @@
               </w:rPr>
               <w:t xml:space="preserve"> - Miradores- Complejo Turístico Embalse- Circunvalación – Río </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E07E13" w:rsidRPr="00E07E13">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IV°</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E07E13" w:rsidRPr="00E07E13">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Regreso por RP 30 (CBA) en La Punilla RP 1 (SL) hasta Merlo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00644951" w:rsidRPr="009F37E5" w:rsidRDefault="00644951" w:rsidP="00FB4667">
+    <w:p w14:paraId="68210E2B" w14:textId="77777777" w:rsidR="00644951" w:rsidRPr="009F37E5" w:rsidRDefault="00644951" w:rsidP="00FB4667">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00644951" w:rsidRPr="009F37E5" w:rsidSect="008040CF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="1701" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53844295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="947E11CA"/>
     <w:lvl w:ilvl="0" w:tplc="30A6A82E">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2042,249 +2092,257 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="294601816">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1054088582">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F37E5"/>
     <w:rsid w:val="00031317"/>
     <w:rsid w:val="00067287"/>
     <w:rsid w:val="000720D9"/>
     <w:rsid w:val="000A4562"/>
     <w:rsid w:val="000F71F5"/>
     <w:rsid w:val="00101838"/>
     <w:rsid w:val="001429D1"/>
     <w:rsid w:val="001453B0"/>
     <w:rsid w:val="00146781"/>
     <w:rsid w:val="0015479E"/>
     <w:rsid w:val="00183B37"/>
     <w:rsid w:val="001A26DF"/>
     <w:rsid w:val="001B77A7"/>
     <w:rsid w:val="001D2D11"/>
     <w:rsid w:val="00242E7A"/>
     <w:rsid w:val="0025043C"/>
+    <w:rsid w:val="00267922"/>
     <w:rsid w:val="00292A32"/>
     <w:rsid w:val="002D37D6"/>
     <w:rsid w:val="002F2441"/>
     <w:rsid w:val="002F793C"/>
     <w:rsid w:val="003322EC"/>
     <w:rsid w:val="00350310"/>
     <w:rsid w:val="003556DC"/>
     <w:rsid w:val="00380A4E"/>
     <w:rsid w:val="003A2B58"/>
     <w:rsid w:val="003A5317"/>
     <w:rsid w:val="003B4C7C"/>
     <w:rsid w:val="003C09C5"/>
     <w:rsid w:val="003C3EDF"/>
     <w:rsid w:val="003F3524"/>
     <w:rsid w:val="00407105"/>
     <w:rsid w:val="004529F2"/>
     <w:rsid w:val="004533D5"/>
     <w:rsid w:val="0048538F"/>
     <w:rsid w:val="004A1D4A"/>
     <w:rsid w:val="004D0B47"/>
     <w:rsid w:val="004D142E"/>
     <w:rsid w:val="004E4B66"/>
     <w:rsid w:val="004F4A0A"/>
     <w:rsid w:val="005417D5"/>
     <w:rsid w:val="00587DED"/>
     <w:rsid w:val="00591767"/>
     <w:rsid w:val="005A0D7A"/>
     <w:rsid w:val="005A6294"/>
     <w:rsid w:val="00633CAF"/>
     <w:rsid w:val="00637A72"/>
     <w:rsid w:val="00644951"/>
+    <w:rsid w:val="006575A1"/>
     <w:rsid w:val="00664938"/>
     <w:rsid w:val="006A13AD"/>
     <w:rsid w:val="006A3201"/>
     <w:rsid w:val="006B115A"/>
     <w:rsid w:val="006C028F"/>
+    <w:rsid w:val="006C44C5"/>
     <w:rsid w:val="006D64E7"/>
     <w:rsid w:val="006E237F"/>
     <w:rsid w:val="006E4BF5"/>
     <w:rsid w:val="006E7D5F"/>
     <w:rsid w:val="006F4F6F"/>
     <w:rsid w:val="0073675D"/>
     <w:rsid w:val="007438BA"/>
     <w:rsid w:val="00767D81"/>
     <w:rsid w:val="00776D46"/>
     <w:rsid w:val="00777221"/>
     <w:rsid w:val="007B6296"/>
     <w:rsid w:val="007F35CA"/>
     <w:rsid w:val="008040CF"/>
     <w:rsid w:val="00804335"/>
     <w:rsid w:val="00831605"/>
     <w:rsid w:val="00837BF0"/>
     <w:rsid w:val="00855C6D"/>
     <w:rsid w:val="00863C4E"/>
     <w:rsid w:val="0087327D"/>
     <w:rsid w:val="008B430C"/>
     <w:rsid w:val="008B48D5"/>
     <w:rsid w:val="008B5214"/>
     <w:rsid w:val="008B5BEB"/>
     <w:rsid w:val="008E63BE"/>
     <w:rsid w:val="00903685"/>
     <w:rsid w:val="00935430"/>
     <w:rsid w:val="00971DC6"/>
+    <w:rsid w:val="009A0075"/>
     <w:rsid w:val="009D7DC8"/>
     <w:rsid w:val="009F37E5"/>
     <w:rsid w:val="009F5F1E"/>
     <w:rsid w:val="00A030F0"/>
     <w:rsid w:val="00A20701"/>
     <w:rsid w:val="00A31EE8"/>
     <w:rsid w:val="00A407B8"/>
     <w:rsid w:val="00A80BAD"/>
     <w:rsid w:val="00A857B7"/>
     <w:rsid w:val="00AA121E"/>
     <w:rsid w:val="00AA43E1"/>
     <w:rsid w:val="00AB7881"/>
     <w:rsid w:val="00AD301E"/>
     <w:rsid w:val="00B02594"/>
     <w:rsid w:val="00B4010A"/>
     <w:rsid w:val="00B47BA8"/>
     <w:rsid w:val="00B61070"/>
     <w:rsid w:val="00BA6218"/>
     <w:rsid w:val="00BB40FA"/>
     <w:rsid w:val="00BD6B34"/>
     <w:rsid w:val="00BE208F"/>
     <w:rsid w:val="00C6361B"/>
     <w:rsid w:val="00C80733"/>
     <w:rsid w:val="00C875F0"/>
+    <w:rsid w:val="00CB27A3"/>
     <w:rsid w:val="00CD3FBA"/>
     <w:rsid w:val="00CD58C8"/>
     <w:rsid w:val="00D00C0A"/>
     <w:rsid w:val="00D05030"/>
     <w:rsid w:val="00D4434B"/>
+    <w:rsid w:val="00D46C91"/>
     <w:rsid w:val="00D7278A"/>
     <w:rsid w:val="00DD7287"/>
     <w:rsid w:val="00DF3853"/>
     <w:rsid w:val="00E00D81"/>
     <w:rsid w:val="00E0181B"/>
     <w:rsid w:val="00E07E13"/>
+    <w:rsid w:val="00E26CE8"/>
     <w:rsid w:val="00EA4CED"/>
     <w:rsid w:val="00EA7908"/>
     <w:rsid w:val="00EC3695"/>
     <w:rsid w:val="00ED232F"/>
     <w:rsid w:val="00F20260"/>
     <w:rsid w:val="00F43227"/>
     <w:rsid w:val="00F876FE"/>
     <w:rsid w:val="00FB2DBB"/>
     <w:rsid w:val="00FB3D6C"/>
     <w:rsid w:val="00FB4122"/>
     <w:rsid w:val="00FB4667"/>
     <w:rsid w:val="00FC23DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="07F587D2"/>
+  <w14:docId w14:val="06124F0F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{25054BB6-E541-4A4C-9C1A-550F3DB32D99}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-AR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2612,50 +2670,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F20260"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2679,51 +2742,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D7278A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2956,69 +3019,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>373</Words>
-  <Characters>2054</Characters>
+  <Words>372</Words>
+  <Characters>2050</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2423</CharactersWithSpaces>
+  <CharactersWithSpaces>2418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gabriel Magnago</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>